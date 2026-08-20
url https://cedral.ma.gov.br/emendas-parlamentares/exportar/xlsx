--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -12,332 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
-    <t>► DUARTE JR. — Nº 202543640003/2025</t>
+    <t>► EMENDA DE BANCADA DO MARANHÃO — Nº 2024OB035906/2024</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Vl. Previsto</t>
   </si>
   <si>
     <t>Vl. Repassado</t>
   </si>
   <si>
-    <t>DUARTE JR.</t>
-[...8 lines deleted...]
-    <t>1 - Transferencia especial referente a emenda 202543640003-DUARTE JR ao ente 06235006000124 - MUNICIPIO DE CEDRAL</t>
+    <t>EMENDA DE BANCADA DO MARANHÃO</t>
+  </si>
+  <si>
+    <t>2024OB035906/2024</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
-    <t>Transferência Especial</t>
-[...2 lines deleted...]
-    <t>R$ 541.129,05</t>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 450.000,00</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>13/12/2024</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>Pavimentação</t>
+    <t>Ministério da Saúde</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
-    <t>CEDRAL MARANHÂO</t>
+    <t>CEDRAL</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Exec. Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
-    <t>► PEDRO LUCAS FERNANDES — Nº 202541250001/2025</t>
-[...19 lines deleted...]
-  <si>
     <t>► JUNIOR LOURENÇO — Nº 36000584681202400/2024</t>
   </si>
   <si>
     <t>JUNIOR LOURENÇO</t>
   </si>
   <si>
     <t>36000584681202400/2024</t>
   </si>
   <si>
-    <t>EMENDA INDIVIDUAL</t>
-[...1 lines deleted...]
-  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
-[...4 lines deleted...]
-  <si>
     <t>R$ 215.636,00</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
-    <t>CEDRAL</t>
-[...1 lines deleted...]
-  <si>
     <t>► JUNIOR LOURENÇO — Nº 36000584679202400/2024</t>
   </si>
   <si>
     <t>36000584679202400/2024</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA DO MARANHÃO — Nº 36000516556202300/2023</t>
   </si>
   <si>
-    <t>EMENDA DE BANCADA DO MARANHÃO</t>
-[...1 lines deleted...]
-  <si>
     <t>36000516556202300/2023</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
     <t>02/10/2023</t>
   </si>
   <si>
-    <t>► EMENDA DE RELATOR — Nº 36000469005202200/2022</t>
-[...86 lines deleted...]
-    <t>22/06/2021</t>
+    <t>► EMENDA DE BANCADA DO MARANHÃO — Nº 2023OB800844/2023/</t>
+  </si>
+  <si>
+    <t>2023OB800844/2023/</t>
+  </si>
+  <si>
+    <t>OBC PARA TERCEIROS NO MESMO BANCO</t>
+  </si>
+  <si>
+    <t>A RECUPERACAO DE ESTRADAS VICINAIS</t>
+  </si>
+  <si>
+    <t>R$ 477.500,00</t>
+  </si>
+  <si>
+    <t>25/09/2023</t>
+  </si>
+  <si>
+    <t>INFRAESTRUTURA</t>
+  </si>
+  <si>
+    <t>CEDRAL - MA</t>
+  </si>
+  <si>
+    <t>► EMENDA DE BANCADA DO MARANHÃO — Nº 2023NE467251/2023</t>
+  </si>
+  <si>
+    <t>2023NE467251/2023</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,54 +629,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J141"/>
+  <dimension ref="A1:J69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J136" sqref="J136"/>
+      <selection activeCell="J64" sqref="J64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -982,149 +892,149 @@
         <v>36</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>20</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="s">
         <v>31</v>
       </c>
       <c r="H20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
@@ -1134,1773 +1044,722 @@
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...14 lines deleted...]
-      <c r="J28" s="6"/>
+      <c r="J28" s="6" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>27</v>
       </c>
       <c r="B32" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>33</v>
       </c>
       <c r="D33" t="s">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="J40" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C43" t="s">
         <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>27</v>
       </c>
       <c r="B44" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="s">
         <v>31</v>
       </c>
       <c r="H44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>32</v>
       </c>
       <c r="B45" t="s">
         <v>30</v>
       </c>
       <c r="C45" t="s">
         <v>33</v>
       </c>
       <c r="D45" t="s">
         <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="J52" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>20</v>
       </c>
       <c r="B54" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C54" t="s">
         <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>23</v>
       </c>
       <c r="D55" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>27</v>
       </c>
       <c r="B56" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="H56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>32</v>
       </c>
       <c r="B57" t="s">
         <v>30</v>
       </c>
       <c r="C57" t="s">
         <v>33</v>
       </c>
       <c r="D57" t="s">
         <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J64" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>20</v>
       </c>
       <c r="B66" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
       <c r="F66" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>8</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>27</v>
       </c>
       <c r="B68" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
       <c r="G68" t="s">
         <v>31</v>
       </c>
       <c r="H68" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>32</v>
       </c>
       <c r="B69" t="s">
         <v>30</v>
       </c>
       <c r="C69" t="s">
         <v>33</v>
       </c>
       <c r="D69" t="s">
         <v>34</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
-        <v>46</v>
-[...1046 lines deleted...]
-        <v>84</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
-    <mergeCell ref="A74:J74"/>
-[...10 lines deleted...]
-    <mergeCell ref="F141:H141"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>